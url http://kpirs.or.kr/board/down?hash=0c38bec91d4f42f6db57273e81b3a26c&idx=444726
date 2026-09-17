--- v0 (2026-06-24)
+++ v1 (2026-09-17)
@@ -84,77 +84,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="58D84855" w14:textId="2453E332" w:rsidR="008C6E95" w:rsidRPr="008C6E95" w:rsidRDefault="008C6E95" w:rsidP="0073644C">
                             <w:pPr>
                               <w:wordWrap/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="baseline"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="한양신명조" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="0"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C6E95">
                               <w:rPr>
                                 <w:rFonts w:ascii="한컴바탕" w:eastAsia="한컴바탕" w:hAnsi="굴림" w:cs="굴림" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:kern w:val="0"/>
                                 <w:sz w:val="48"/>
                                 <w:szCs w:val="48"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">제27회 </w:t>
-[...25 lines deleted...]
-                              <w:t xml:space="preserve"> 시상 요강</w:t>
+                              <w:t>제27회 한국양돈대상 시상 요강</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1025CB0B" w14:textId="5E82BEA2" w:rsidR="008C6E95" w:rsidRPr="008C6E95" w:rsidRDefault="008C6E95">
                             <w:pPr>
                               <w:rPr>
                                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
@@ -175,77 +149,51 @@
                   <w:txbxContent>
                     <w:p w14:paraId="58D84855" w14:textId="2453E332" w:rsidR="008C6E95" w:rsidRPr="008C6E95" w:rsidRDefault="008C6E95" w:rsidP="0073644C">
                       <w:pPr>
                         <w:wordWrap/>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="한양신명조" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
                           <w:color w:val="000000"/>
                           <w:kern w:val="0"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008C6E95">
                         <w:rPr>
                           <w:rFonts w:ascii="한컴바탕" w:eastAsia="한컴바탕" w:hAnsi="굴림" w:cs="굴림" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:kern w:val="0"/>
                           <w:sz w:val="48"/>
                           <w:szCs w:val="48"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">제27회 </w:t>
-[...25 lines deleted...]
-                        <w:t xml:space="preserve"> 시상 요강</w:t>
+                        <w:t>제27회 한국양돈대상 시상 요강</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1025CB0B" w14:textId="5E82BEA2" w:rsidR="008C6E95" w:rsidRPr="008C6E95" w:rsidRDefault="008C6E95">
                       <w:pPr>
                         <w:rPr>
                           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:bevel/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009812FD" w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
@@ -515,937 +463,748 @@
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB43AE0" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">2. 시상 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">상패 및 상금 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46438442" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2735AC7F" w14:textId="3B30509F" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>시상 :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>3. 후보자 추천 접수 마감 : 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">년 </w:t>
+      </w:r>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">상패 및 상금 </w:t>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve">월 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43FFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
-          <w:w w:val="95"/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>일</w:t>
+      </w:r>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 후보자 추천 접수 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>금</w:t>
+      </w:r>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>마감 :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512759C7" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAC18BB" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2026</w:t>
-      </w:r>
+        <w:t>4. 제출 서류</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3DBE48" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="10"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) 수상 후보자 추천서(소정 양식) 1부</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B9D635" w14:textId="3075BB59" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="10"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) 이력 및 공적서 1부(</w:t>
+      </w:r>
+      <w:r w:rsidR="0073644C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">추후 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>심사 대상자로 선정</w:t>
+      </w:r>
+      <w:r w:rsidR="0073644C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>된 후</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 추가 접수)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715B6114" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:w w:val="95"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A83473" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
-      </w:r>
+        <w:t>5. 심사</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F1071B" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="200"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>“산(産)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>․</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>학(學)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>․</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>연(硏)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>․</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>관(官) 등 각 분야별 10명 내외의 심사위원 구성 공정한 심사 진행”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAA5CCB" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>17</w:t>
-      </w:r>
+        <w:t>6. 시상식</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB6A440" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="10"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) 일자 : 2026년 10월 21일 (예정)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C7F02F" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="10"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) 장소 : 전국양돈세미나 행사장</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3956191C" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>일</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370E1F70" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="7E3DBE48" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+        <w:t>7. 문의 및 접수처</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D8E47B" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="150"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1) 수상 후보자 추천서(소정 양식) 1부</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>｢</w:t>
+      </w:r>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2) 이력 및 공적서 1부(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0073644C">
+        <w:t>한국양돈대상</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft YaHei" w:eastAsia="Microsoft YaHei" w:hAnsi="Microsoft YaHei" w:cs="Microsoft YaHei" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>｣</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">추후 </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> 사무국 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C1FF87" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="300" w:left="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:ascii="바탕" w:eastAsia="바탕" w:hAnsi="바탕" w:cs="바탕" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>◦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">주소 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">경기 성남시 분당구 황새울로 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>307, 1008</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">호 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0774A468" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="300" w:left="600"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:ascii="바탕" w:eastAsia="바탕" w:hAnsi="바탕" w:cs="바탕" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>◦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">전화 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="95"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: 031-781-5660, FAX : 031-781-5663, E-mail : kpirs@hanmail.net</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D3CC66" w14:textId="77777777" w:rsidR="009812FD" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
+      <w:pPr>
+        <w:pStyle w:val="10"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="150"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>심사 대상자로 선정</w:t>
-[...527 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2) 시상 요강 및 제출 서류(소정 양식)는 사무국에서 배부하며, 홈페이지를 통해 다운 받으실 수 있습니다. (홈페이지 : </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="009812FD">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
             <w:spacing w:val="-10"/>
             <w:w w:val="95"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.kpirs.or.kr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD88703" w14:textId="00E77458" w:rsidR="008C6E95" w:rsidRPr="009812FD" w:rsidRDefault="009812FD" w:rsidP="009812FD">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="150"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009812FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="800080"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3) 역대 수상자 명단 및 자세한 사항은 </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> 홈페이지에서 확인 가능합니다. </w:t>
+        <w:t xml:space="preserve">3) 역대 수상자 명단 및 자세한 사항은 한국양돈연구회 홈페이지에서 확인 가능합니다. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9074" w:type="dxa"/>
         <w:tblInd w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9074"/>
       </w:tblGrid>
       <w:tr w:rsidR="00254711" w:rsidRPr="000C6A17" w14:paraId="19BFE962" w14:textId="77777777" w:rsidTr="000C6A17">
         <w:trPr>
@@ -1453,72 +1212,60 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34BEE0B9" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="95"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>한국양돈대상</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 수상 후보자 추천</w:t>
+              <w:t>한국양돈대상 수상 후보자 추천</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="063DF0AE" w14:textId="26A8DFD7" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
@@ -1529,136 +1276,96 @@
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(사)</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">(사)한국양돈연구회가 주관하는 </w:t>
+      </w:r>
+      <w:r w:rsidR="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2026년</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>한국양돈연구회가</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">도 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>제</w:t>
+      </w:r>
+      <w:r w:rsidR="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>27회</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 주관하는 </w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> 시상 요강에 의거 </w:t>
+        <w:t xml:space="preserve"> 한국양돈대상 시상 요강에 의거 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114708E6" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
@@ -1719,141 +1426,101 @@
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">◎ 부    </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 생산자 부문</w:t>
+        <w:t>◎ 부    문 : 생산자 부문</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C9AE4F" w14:textId="79183953" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">◎ </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">                                   </w:t>
+        <w:t xml:space="preserve">◎ 후보자명 :                                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4130F320" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
@@ -2023,67 +1690,51 @@
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FD6A31E" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">상시 </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 두수</w:t>
+              <w:t>상시 모돈 두수</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="483CA58B" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00254711" w:rsidP="000C6A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2458,273 +2109,201 @@
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">추   천   </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">                                 (인)</w:t>
+        <w:t>추   천   인 :                                 (인)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59800BF7" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">소속 및 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">소속 및 직위 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2057DB4C" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">전        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (        )        ～</w:t>
+        <w:t>전        화 : (        )        ～</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6584C0E8" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">주        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">주        소 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E97D5E" w14:textId="1A67426D" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
@@ -2835,72 +2414,60 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="087B4702" w14:textId="1BD8DB74" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="000C6A17" w:rsidP="000C6A17">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="95"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>한국양돈대상</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 수상 후보자 추천</w:t>
+              <w:t>한국양돈대상 수상 후보자 추천</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E96FCD6" w14:textId="77777777" w:rsidR="000C6A17" w:rsidRPr="000C6A17" w:rsidRDefault="000C6A17" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
@@ -2957,136 +2524,96 @@
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(사)</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">(사)한국양돈연구회가 주관하는 </w:t>
+      </w:r>
+      <w:r w:rsidR="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2026년</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>한국양돈연구회가</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">도 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>제</w:t>
+      </w:r>
+      <w:r w:rsidR="009812FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:w w:val="90"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>27회</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 주관하는 </w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> 시상 요강에 의거 </w:t>
+        <w:t xml:space="preserve"> 한국양돈대상 시상 요강에 의거 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1444EAA7" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
@@ -3144,71 +2671,51 @@
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">◎ 부    </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">◎ 부    문 : </w:t>
       </w:r>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>연구 및 관련 산업 부문</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C7856B" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
@@ -3223,71 +2730,51 @@
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">◎ </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">                                   </w:t>
+        <w:t xml:space="preserve">◎ 후보자명 :                                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B562BEB" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
@@ -3784,273 +3271,201 @@
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">추   천   </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">                                 (인)</w:t>
+        <w:t>추   천   인 :                                 (인)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65795AF1" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">소속 및 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">소속 및 직위 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA2B06E" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">전        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (        )        ～</w:t>
+        <w:t>전        화 : (        )        ～</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5766D8" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
           <w:tab w:val="left" w:pos="17024"/>
           <w:tab w:val="left" w:pos="17875"/>
           <w:tab w:val="left" w:pos="18726"/>
           <w:tab w:val="left" w:pos="19578"/>
           <w:tab w:val="left" w:pos="20429"/>
           <w:tab w:val="left" w:pos="21280"/>
           <w:tab w:val="left" w:pos="22131"/>
           <w:tab w:val="left" w:pos="22982"/>
           <w:tab w:val="left" w:pos="23834"/>
           <w:tab w:val="left" w:pos="24685"/>
           <w:tab w:val="left" w:pos="25536"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2366"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">주        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">주        소 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5311421C" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1702"/>
           <w:tab w:val="left" w:pos="2554"/>
           <w:tab w:val="left" w:pos="3405"/>
           <w:tab w:val="left" w:pos="4256"/>
           <w:tab w:val="left" w:pos="5107"/>
           <w:tab w:val="left" w:pos="5958"/>
           <w:tab w:val="left" w:pos="6810"/>
           <w:tab w:val="left" w:pos="7661"/>
           <w:tab w:val="left" w:pos="8512"/>
           <w:tab w:val="left" w:pos="9363"/>
           <w:tab w:val="left" w:pos="10214"/>
           <w:tab w:val="left" w:pos="11066"/>
           <w:tab w:val="left" w:pos="11917"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13619"/>
           <w:tab w:val="left" w:pos="14470"/>
           <w:tab w:val="left" w:pos="15322"/>
           <w:tab w:val="left" w:pos="16173"/>
@@ -4639,240 +4054,161 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B2E9976" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">연  </w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">  처</w:t>
+              <w:t>연  락  처</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7418" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05C21073" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="3"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">자          </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>택</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (           )         -</w:t>
+              <w:t>택 : (           )         -</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00FDC853" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">직장 또는 </w:t>
+              <w:t>직장 또는 농</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
-                <w:spacing w:val="4"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>농</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> (           )         -</w:t>
+              <w:t>장 : (           )         -</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22FAC2A4" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>휴     대     폰</w:t>
             </w:r>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>:                     (</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">          @                 )</w:t>
+              <w:t>:                     (e-mail :          @                 )</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00254711" w:rsidRPr="000C6A17" w14:paraId="1C1AAFB7" w14:textId="77777777" w:rsidTr="009812FD">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="447" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5056,60 +4392,58 @@
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63043AE1" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>기  간</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4484" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3453B9C2" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5396,61 +4730,59 @@
             <w:tcW w:w="2240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="582DE72C" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>연간판매두수</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="740A6C41" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5577,117 +4909,95 @@
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">종돈: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="549328AB" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>비육돈</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">비육돈: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="28" w:type="dxa"/>
               <w:right w:w="113" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8C0DE0" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>모돈</w:t>
-[...9 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>모돈:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13FD177B" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="00B62BEE">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>총 두수:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -5733,67 +5043,51 @@
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="95"/>
         </w:rPr>
         <w:t>※ 경력(개인일 경우 기재), 주요 경과(단체일 경우 기재)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340EDBB8" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="2" w:space="31" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:w w:val="95"/>
         </w:rPr>
-        <w:t xml:space="preserve">※ 소득 현황은 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 경영자의 경우만 기재</w:t>
+        <w:t>※ 소득 현황은 양돈장 경영자의 경우만 기재</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3499215C" w14:textId="4E03D3D8" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000" w:rsidP="000C6A17">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="000C6A17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:w w:val="90"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>◎</w:t>
       </w:r>
@@ -6208,60 +5502,58 @@
               </w:rPr>
               <w:t>시 상 처</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="9" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72416CA7" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:wordWrap/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C6A17">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>비  고</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00254711" w:rsidRPr="000C6A17" w14:paraId="6A13C13F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="9" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33D98CBA" w14:textId="77777777" w:rsidR="00254711" w:rsidRPr="000C6A17" w:rsidRDefault="00254711">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="95"/>
@@ -6795,69 +6087,58 @@
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>사</w:t>
       </w:r>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>한국양돈연구회는</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 다음과 같이 개인정보 수집 및 활용에 대해 개인정보 수집 및 활용 동의서를 받고 있습니다</w:t>
+        <w:t>한국양돈연구회는 다음과 같이 개인정보 수집 및 활용에 대해 개인정보 수집 및 활용 동의서를 받고 있습니다</w:t>
       </w:r>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76460517" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="773E27FB" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
@@ -7181,177 +6462,97 @@
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="179E7D81" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="620" w:right="100" w:hanging="260"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="한양신명조" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042736C">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0D0D0D"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">• </w:t>
+              <w:t>• 수집항목 : 성명, 생년월일, 주소, 연락처, 이메일 등</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+          </w:p>
+          <w:p w14:paraId="364184BF" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="620" w:right="100" w:hanging="260"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="한양신명조" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0042736C">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0D0D0D"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>수집항목 :</w:t>
+              <w:t>• 수집목적 : 양돈대상 후보자 확인 및 심사 진행</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0A8E66C9" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="620" w:right="100" w:hanging="260"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="한양신명조" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0042736C">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0D0D0D"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 성명, 생년월일, 주소, 연락처, 이메일 등</w:t>
-[...105 lines deleted...]
-              <w:t xml:space="preserve"> 목적이 달성되면 파기</w:t>
+              <w:t>• 보유기간 : 수집된 개인정보는 수집·이용 목적이 달성되면 파기</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1409E6DE" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="620" w:right="100" w:hanging="260"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="한양신명조" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
                 <w:color w:val="0D0D0D"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AEA8ED1" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
               <w:ind w:left="100" w:right="100"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="한양신명조" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
                 <w:color w:val="000000"/>
@@ -7394,299 +6595,276 @@
     </w:p>
     <w:p w14:paraId="1107837E" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
       <w:pPr>
         <w:wordWrap/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>「</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>「개인정보보호법」제</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042736C">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>개인정보보호법」제</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>조 법규에 의거하여</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5578AF99" w14:textId="4F9B59FC" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0042736C">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>상기 본인은 위와 같이 개인정보 수집 및 활용에 동의함</w:t>
+      </w:r>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBA7CFF" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>조 법규에 의거하여</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5578AF99" w14:textId="4F9B59FC" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348F0D81" w14:textId="0D99953D" w:rsidR="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
       <w:pPr>
         <w:wordWrap/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
-[...10 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>상기 본인은 위와 같이 개인정보 수집 및 활용에 동의함</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0042736C">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="348F0D81" w14:textId="0D99953D" w:rsidR="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042736C">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="굴림" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042736C">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>년</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042736C">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 월 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042736C">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>일</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5ED4453D" w14:textId="10710C3B" w:rsidR="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
       <w:pPr>
         <w:wordWrap/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042736C">
-[...82 lines deleted...]
-    <w:p w14:paraId="5ED4453D" w14:textId="10710C3B" w:rsidR="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
+    </w:p>
+    <w:p w14:paraId="5BEEE975" w14:textId="777F05EB" w:rsidR="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
       <w:pPr>
         <w:wordWrap/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="굴림"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BEEE975" w14:textId="777F05EB" w:rsidR="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5B74FD65" w14:textId="65697785" w:rsidR="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:wordWrap/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">후보자 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="맑은 고딕"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">             (</w:t>
+        <w:t>:             (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>인</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="맑은 고딕"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F12EF19" w14:textId="77777777" w:rsidR="0042736C" w:rsidRPr="0042736C" w:rsidRDefault="0042736C" w:rsidP="0042736C">
       <w:pPr>
         <w:wordWrap/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="384" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
@@ -7865,82 +7043,82 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="한컴바탕" w:eastAsia="한컴바탕" w:hAnsi="한컴바탕"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:w w:val="90"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1474103527">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="800"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00254711"/>
     <w:rsid w:val="000C6A17"/>
     <w:rsid w:val="00254711"/>
     <w:rsid w:val="0042736C"/>
     <w:rsid w:val="006D4D5B"/>
     <w:rsid w:val="0073644C"/>
     <w:rsid w:val="008C6E95"/>
     <w:rsid w:val="009812FD"/>
     <w:rsid w:val="00B62BEE"/>
+    <w:rsid w:val="00D43FFC"/>
     <w:rsid w:val="00F87BE4"/>
     <w:rsid w:val="00F97F5B"/>
     <w:rsid w:val="00FF0CB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>